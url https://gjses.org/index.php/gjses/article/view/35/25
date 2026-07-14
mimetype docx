--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -573,57 +573,67 @@
       </w:r>
       <w:r w:rsidR="00DB5CFD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A14324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E27E7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Owabie Princess</w:t>
+        <w:t>Owabie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E27E7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Princess</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A97F3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
@@ -872,51 +882,69 @@
             </w:r>
             <w:r w:rsidRPr="00776302">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> Using a cross-sectional, mixed-method design, 150 women aged 18–45 were sampled from 10 communities. Data included satellite-derived land-use analysis, local climate records, clinical screening for </w:t>
             </w:r>
             <w:r w:rsidRPr="00776302">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Plasmodium falciparum</w:t>
             </w:r>
             <w:r w:rsidRPr="00776302">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t> and helminths, and interviews on water use, sanitation, and deforestation exposure. Quantitative data were analyzed with logistic regression, and thematic analysis was performed on qualitative interviews.</w:t>
+              <w:t xml:space="preserve"> and helminths, and interviews on water use, sanitation, and deforestation exposure. Quantitative data were </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00776302">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>analyzed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00776302">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with logistic regression, and thematic analysis was performed on qualitative interviews.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B082AFE" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00776302">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00776302">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Results:</w:t>
             </w:r>
             <w:r w:rsidRPr="00776302">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -1080,176 +1108,228 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49195371" w14:textId="44C9A040" w:rsidR="008F08A2" w:rsidRPr="006948CD" w:rsidRDefault="008A1D98" w:rsidP="00103106">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A97F3F" w:rsidRPr="00A97F3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Owabie Princess</w:t>
+              <w:t>Owabie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A97F3F" w:rsidRPr="00A97F3F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Princess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="008F08A2" w:rsidRPr="006948CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="767E31CA" w14:textId="1433D501" w:rsidR="00A97F3F" w:rsidRDefault="008E0735" w:rsidP="00A97F3F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="008E0735">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Affiliation: </w:t>
             </w:r>
             <w:r w:rsidR="00A97F3F" w:rsidRPr="00A97F3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Animal and Environmental Biology, Faculty of Science, University of Port Harcourt, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008C101F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Choba</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008C101F" w:rsidRPr="00944576">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, Rivers State</w:t>
             </w:r>
             <w:r w:rsidR="008C101F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="008C101F" w:rsidRPr="00A97F3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A97F3F" w:rsidRPr="00A97F3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nigeria.</w:t>
             </w:r>
             <w:r w:rsidR="00A97F3F">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C411EDF" w14:textId="1AB5E4B8" w:rsidR="008F08A2" w:rsidRPr="008E0735" w:rsidRDefault="002469F4">
+          <w:p w14:paraId="238DD7D5" w14:textId="77777777" w:rsidR="008F08A2" w:rsidRPr="00EE6604" w:rsidRDefault="002469F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00A97F3F" w:rsidRPr="00A97F3F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Princessbest2001@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="3C411EDF" w14:textId="35F74E2A" w:rsidR="00EE6604" w:rsidRPr="008E0735" w:rsidRDefault="00EE6604">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00944576">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+23481</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01550345</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F72B7" w:rsidRPr="00DA40B6" w14:paraId="78D18CB4" w14:textId="77777777" w:rsidTr="00B22FFF">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="EE0000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A6A3DCC" w14:textId="77777777" w:rsidR="00103106" w:rsidRPr="00B22FFF" w:rsidRDefault="00103106" w:rsidP="00103106">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1282,140 +1362,212 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5484759B" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00776302">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>The interrelationship between environmental change and public health is of increasing concern globally, particularly in tropical and subtropical regions where climatic and ecological disruptions disproportionately influence the transmission dynamics of infectious diseases. Among the most significant of these diseases are those caused by parasites especially malaria and soil-transmitted helminthes which remain major contributors to morbidity and mortality in low- and middle-income countries (World Health Organization [WHO], 2022). Recent literature has underscored that environmental degradation, particularly through deforestation and climate change, plays a pivotal role in modifying vector ecology, pathogen lifecycle, and human exposure patterns (Mordecai et al., 2019; Keesing et al., 2010).</w:t>
+        <w:t xml:space="preserve">The interrelationship between environmental change and public health is of increasing concern globally, particularly in tropical and subtropical regions where climatic and ecological disruptions disproportionately influence the transmission dynamics of infectious diseases. Among the most significant of these diseases are those caused by parasites especially malaria and soil-transmitted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>helminthes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which remain major contributors to morbidity and mortality in low- and middle-income countries (World Health Organization [WHO], 2022). Recent literature has underscored that environmental degradation, particularly through deforestation and climate change, plays a pivotal role in modifying vector ecology, pathogen lifecycle, and human exposure patterns (Mordecai et al., 2019; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Keesing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2010).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A0A5DA" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00776302">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>In sub-Saharan Africa, over 90% of the global malaria burden is concentrated, and helminth infections persist as neglected tropical diseases (NTDs) affecting impoverished and underserved populations (Brooker et al., 2009; WHO, 2021). The interaction between environmental determinants and parasitic disease transmission has garnered scholarly attention. Yet, there remains a lack of region-specific data especially within peri-urban and developing urban contexts undergoing intense ecological transformation. Land-use changes through urbanization, agriculture, and logging not only diminish biodiversity but also disrupt natural parasite-reservoir cycles, increasing human–vector contact. These disruptions are particularly concerning in forested regions such as the Niger Delta of Nigeria, where natural ecosystems are rapidly being replaced with settlements and degraded land (Adegboye et al., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4607A7A3" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00776302">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obio/Akpor Local Government Area (LGA), situated within the fast-expanding Port Harcourt metropolis in Rivers State, exemplifies this scenario. The area has experienced significant environmental alteration over the past two decades, primarily through rapid deforestation, unregulated infrastructural development, and extensive sand mining. According to data from the Nigerian Meteorological Agency (NIMET, 2023), the region has recorded a steady increase in mean annual temperatures (approximately +1.0 °C) and irregular </w:t>
+        <w:t xml:space="preserve">Obio/Akpor Local Government Area (LGA), situated within the fast-expanding Port Harcourt metropolis in Rivers State, exemplifies this scenario. The area has experienced significant environmental alteration over the past two decades, primarily through rapid deforestation, unregulated infrastructural development, and extensive sand mining. According to data from the Nigerian Meteorological Agency (NIMET, 2023), the region has recorded a steady </w:t>
       </w:r>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>rainfall distribution, trends that directly affect the reproduction rates and habitats of parasite vectors such as Anopheles mosquitoes and helminth larvae in soil and water.</w:t>
+        <w:t>increase in mean annual temperatures (approximately +1.0 °C) and irregular rainfall distribution, trends that directly affect the reproduction rates and habitats of parasite vectors such as Anopheles mosquitoes and helminth larvae in soil and water.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB6F367" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00776302">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Critically, women in these communities are at heightened risk of parasitic infections due to their traditional gender roles, which often involve water collection, small-scale farming, and caregiving activities that increase their exposure to contaminated soil and water sources (Killeen &amp; Killeen, 2015). Women are more likely to fetch water from open sources in deforested areas, cultivate land in recently cleared bush, and interact with domestic environments conducive to vector breeding. Despite these evident vulnerabilities, most epidemiological studies in Nigeria have focused narrowly on disease prevalence, treatment uptake, and pharmacological responses, with limited integration of environmental variables in the analysis of parasitic disease epidemiology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA4926E" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00776302">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Furthermore, empirical studies linking deforestation, climate variability, and parasitic disease prevalence within Nigerian peri-urban settings are sparse. This knowledge gap undermines the development of effective environmental health strategies and public health interventions. A growing body of research from other parts of the world (e.g., South America and Southeast Asia) has shown that environmental degradation correlates with increased malaria and helminth transmission due to habitat expansion for vectors and diminished natural regulation of pathogen cycles (Vittor et al., 2006; Yasuoka &amp; Levins, 2007).</w:t>
+        <w:t>Furthermore, empirical studies linking deforestation, climate variability, and parasitic disease prevalence within Nigerian peri-urban settings are sparse. This knowledge gap undermines the development of effective environmental health strategies and public health interventions. A growing body of research from other parts of the world (e.g., South America and Southeast Asia) has shown that environmental degradation correlates with increased malaria and helminth transmission due to habitat expansion for vectors and diminished natural regulation of pathogen cycles (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Vittor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2006; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Yasuoka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Levins, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339261E6" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00776302">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>In light of the above, this study aims to bridge the identified gap by examining the environmental determinants particularly deforestation and climate change of parasitic infections among women in Obio/Akpor LGA. Specifically, it investigates how forest cover loss and changing climatic conditions influence the prevalence of Plasmodium falciparum (malaria) and soil-transmitted helminths in women aged 18–45. By combining spatial satellite imagery, climatic data, clinical diagnostics, and community-level insights, the study adopts a multidisciplinary approach that aligns with the One Health framework and sustainable development goals. The findings are expected to inform both public health policy and environmental management practices in Nigeria and other similarly affected regions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C28987" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00776302">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2728,91 +2880,181 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The findings of this study present compelling evidence that environmental degradation especially deforestation and rising temperatures plays a pivotal role in the epidemiology of parasitic infections among women in Obio/Akpor LGA, Rivers State. These findings align with global concerns that climate change and land-use transformation are accelerating the spread and intensity of vector-borne and soil-transmitted diseases (World Health Organization, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D11A3BB" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00CD3807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>The observed 22% reduction in forest cover over a 10-year period directly correlates with a significant rise in parasitic infection prevalence, particularly malaria. This is consistent with the work of Keesing et al. (2010), who reported that ecosystem disruption increases human–parasite contact by bringing vectors closer to human settlements. Similarly, Vittor et al. (2006) observed that deforestation in the Peruvian Amazon led to higher Anopheles darlingi mosquito densities, resulting in increased malaria transmission. Our study confirms this with a high adjusted odds ratio (AOR = 2.8) for malaria among women in highly deforested zones. This supports the "vector amplification hypothesis," which suggests that habitat disruption can enhance vector breeding and human-vector interaction (Yasuoka &amp; Levins, 2007).</w:t>
+        <w:t xml:space="preserve">The observed 22% reduction in forest cover over a 10-year period directly correlates with a significant rise in parasitic infection prevalence, particularly malaria. This is consistent with the work of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Keesing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. (2010), who reported that ecosystem disruption increases human–parasite contact by bringing vectors closer to human settlements. Similarly, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Vittor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. (2006) observed that deforestation in the Peruvian Amazon led to higher Anopheles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>darlingi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mosquito densities, resulting in increased malaria transmission. Our study confirms this with a high adjusted odds ratio (AOR = 2.8) for malaria among women in highly deforested zones. This supports the "vector amplification hypothesis," which suggests that habitat disruption can enhance vector breeding and human-vector interaction (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Yasuoka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Levins, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C33245" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00CD3807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rising temperatures were also found to significantly increase the odds of malaria (AOR = 1.15 per 0.5°C rise), echoing previous findings by Mordecai et al. (2019), who demonstrated that warming trends expand the altitudinal and seasonal range of malaria vectors in sub-Saharan Africa. The observed +1.2°C rise in Obio/Akpor over the past decade is consistent with data from NIMET (2023) and supports predictions by Patz et al. (2000) on the role of climate variability in intensifying vector-borne disease risks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536C6C4A" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00CD3807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>The prevalence of Plasmodium falciparum (52%) and helminths (38%) among women was remarkably high, reinforcing earlier findings from Brooker et al. (2009) in rural Kenya and Pullan et al. (2014) in Nigeria, where inadequate sanitation and proximity to contaminated environments were key risk factors. Mixed infections (20%) further emphasize the syndemic nature of parasitic diseases in poor urban communities. These results agree with Gillespie et al. (2008), who noted that simultaneous infections often stem from shared environmental exposures and weakened immunity.</w:t>
+        <w:t xml:space="preserve">The prevalence of Plasmodium falciparum (52%) and helminths (38%) among women was remarkably high, reinforcing earlier findings from Brooker et al. (2009) in rural Kenya and Pullan et al. (2014) in Nigeria, where inadequate sanitation and proximity to contaminated environments were key risk factors. Mixed infections (20%) further emphasize the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>syndemic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00776302">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nature of parasitic diseases in poor urban communities. These results agree with Gillespie et al. (2008), who noted that simultaneous infections often stem from shared environmental exposures and weakened immunity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018329F4" w14:textId="77777777" w:rsidR="00776302" w:rsidRPr="00776302" w:rsidRDefault="00776302" w:rsidP="00CD3807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Importantly, the logistic regression results provide a nuanced understanding by controlling for age, education, income, and sanitation. Even after adjusting for these factors, environmental variables remained significantly associated with infection outcomes, suggesting that ecological drivers may be </w:t>
       </w:r>
       <w:r w:rsidRPr="00776302">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
@@ -3139,81 +3381,102 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cairncross, S., &amp; Valdmanis, V. (2006). Water supply, sanitation, and hygiene promotion. In D. T. Jamison, J. G. Breman, A. R. Measham et al. (Eds.), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Disease Control Priorities in Developing Countries</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2nd ed., pp. 771–792). World Bank.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B919D0A" w14:textId="77777777" w:rsidR="00CD3807" w:rsidRDefault="00CD3807" w:rsidP="00B741CC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Gillespie, T. R., Nunn, C. L., &amp; Leendertz, F. H. (2008). Integrative approaches to the study of primate infectious disease: Implications for biodiversity conservation and global health. </w:t>
+        <w:t xml:space="preserve">Gillespie, T. R., Nunn, C. L., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Leendertz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, F. H. (2008). Integrative approaches to the study of primate infectious disease: Implications for biodiversity conservation and global health. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Yearbook of Physical Anthropology, 51</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 53–69. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_new" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/ajpa.20949</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C429593" w14:textId="77777777" w:rsidR="00CD3807" w:rsidRDefault="00CD3807" w:rsidP="00B741CC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Keesing, F., Belden, L. K., Daszak, P., Dobson, A., Harvell, C. D., Holt, R. D., Ostfeld, R. S. (2010). Impacts of biodiversity on the emergence and transmission of infectious diseases. </w:t>
+        <w:t>Keesing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, F., Belden, L. K., Daszak, P., Dobson, A., Harvell, C. D., Holt, R. D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ostfeld</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, R. S. (2010). Impacts of biodiversity on the emergence and transmission of infectious diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Nature, 468</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(7324), 647–652. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/nature09575</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4170F581" w14:textId="77777777" w:rsidR="00CD3807" w:rsidRDefault="00CD3807" w:rsidP="00B741CC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -3231,55 +3494,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:tgtFrame="_new" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s12936-015-0996-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25872C2F" w14:textId="77777777" w:rsidR="00CD3807" w:rsidRDefault="00CD3807" w:rsidP="00B741CC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lal, A., Hales, S., French, N., &amp; Baker, M. G. (2019). Seasonality in human zoonotic enteric diseases: A systematic review. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>PLoS ONE, 7</w:t>
+        <w:t>PLoS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ONE, 7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(4), e31883. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:tgtFrame="_new" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0031883</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DB6C424" w14:textId="77777777" w:rsidR="00CD3807" w:rsidRDefault="00CD3807" w:rsidP="00B741CC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mordecai, E. A., Ryan, S. J., Caldwell, J. M., Shah, M. M., &amp; LaBeaud, A. D. (2019). Climate change could shift disease burden from malaria to arboviruses in Africa. </w:t>
       </w:r>
@@ -3341,88 +3612,117 @@
         </w:rPr>
         <w:t>Nature, 438</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(7066), 310–317. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:tgtFrame="_new" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/nature04188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20DC2263" w14:textId="77777777" w:rsidR="00CD3807" w:rsidRDefault="00CD3807" w:rsidP="00B741CC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pullan, R. L., Smith, J. L., Jasrasaria, R., &amp; Brooker, S. J. (2014). Global numbers of infection and disease burden of soil transmitted helminth infections in 2010. </w:t>
+        <w:t xml:space="preserve">Pullan, R. L., Smith, J. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jasrasaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, R., &amp; Brooker, S. J. (2014). Global numbers of infection and disease burden of soil transmitted helminth infections in 2010. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Parasites &amp; Vectors, 7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 37. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tgtFrame="_new" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/1756-3305-7-37</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="381FE5EA" w14:textId="77777777" w:rsidR="00CD3807" w:rsidRDefault="00CD3807" w:rsidP="00B741CC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Vittor, A. Y., Pan, W., Gilman, R. H., Tielsch, J., Glass, G., Shields, T., Patz, J. A. (2006). The effect of deforestation on the human-biting rate of </w:t>
-      </w:r>
+        <w:t>Vittor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:t xml:space="preserve">, A. Y., Pan, W., Gilman, R. H., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tielsch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, J., Glass, G., Shields, T., Patz, J. A. (2006). The effect of deforestation on the human-biting rate of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>Anopheles darlingi</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Anopheles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>darlingi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, the primary vector of falciparum malaria in the Peruvian Amazon. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>American Journal of Tropical Medicine and Hygiene, 74</w:t>
       </w:r>
       <w:r>
         <w:t>(1), 3–11.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC41375" w14:textId="77777777" w:rsidR="00CD3807" w:rsidRDefault="00CD3807" w:rsidP="00B741CC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">World Health Organization. (2021). </w:t>
       </w:r>
@@ -3496,58 +3796,58 @@
         <w:t>(3), 450–460.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007B52F0" w:rsidRPr="00ED0A36" w:rsidSect="009013D0">
       <w:headerReference w:type="even" r:id="rId23"/>
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="even" r:id="rId25"/>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:headerReference w:type="first" r:id="rId27"/>
       <w:footerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1582" w:right="1412" w:bottom="1412" w:left="1582" w:header="1140" w:footer="204" w:gutter="0"/>
       <w:pgNumType w:start="20"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08F5D436" w14:textId="77777777" w:rsidR="00DE0AE4" w:rsidRDefault="00DE0AE4">
+    <w:p w14:paraId="7501A6EE" w14:textId="77777777" w:rsidR="008829DE" w:rsidRDefault="008829DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D021DF7" w14:textId="77777777" w:rsidR="00DE0AE4" w:rsidRDefault="00DE0AE4">
+    <w:p w14:paraId="229C1E18" w14:textId="77777777" w:rsidR="008829DE" w:rsidRDefault="008829DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3593,51 +3893,50 @@
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BatangChe">
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NimbusRomNo9L-Medi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -4116,58 +4415,58 @@
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="29D1DD03" w14:textId="053659FC" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00097958" w:rsidP="00453F49">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="240"/>
       <w:rPr>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0535C769" w14:textId="77777777" w:rsidR="00DE0AE4" w:rsidRDefault="00DE0AE4">
+    <w:p w14:paraId="58C2BE50" w14:textId="77777777" w:rsidR="008829DE" w:rsidRDefault="008829DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71BB100F" w14:textId="77777777" w:rsidR="00DE0AE4" w:rsidRDefault="00DE0AE4">
+    <w:p w14:paraId="5B6B83FF" w14:textId="77777777" w:rsidR="008829DE" w:rsidRDefault="008829DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F150106" w14:textId="7CEC18FE" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00050148" w:rsidP="00C07BEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="3405"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -4275,82 +4574,95 @@
   <w:p w14:paraId="60F1A5C5" w14:textId="19CCC92B" w:rsidR="00247217" w:rsidRDefault="00247217" w:rsidP="000B3895">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="7938"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>The Global Journal of Sport and Exercise Science (</w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="002E0A72" w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>GJSES)</w:t>
     </w:r>
     <w:r w:rsidR="002A7A72" w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000B3895">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="000B3895">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="227ACB"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002A7A72" w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ISSN</w:t>
     </w:r>
     <w:r w:rsidR="00516AC7">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -5200,81 +5512,94 @@
       </w:rPr>
       <w:t>ISSN</w:t>
     </w:r>
     <w:r w:rsidR="00516AC7">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="002017FC">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00516AC7">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">   (Online)</w:t>
+      <w:t xml:space="preserve">   (</w:t>
     </w:r>
-    <w:r w:rsidR="00516AC7" w:rsidRPr="00904784">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00516AC7">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
+      <w:t>Online)</w:t>
     </w:r>
-    <w:r w:rsidR="00516AC7" w:rsidRPr="00516AC7">
+    <w:r w:rsidR="00516AC7" w:rsidRPr="00904784">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00516AC7" w:rsidRPr="00516AC7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="227ACB"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t>3107-037X</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3F3ADD2D" w14:textId="4CCC04BF" w:rsidR="0022306A" w:rsidRPr="002A7A72" w:rsidRDefault="0022306A" w:rsidP="000B3895">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00904784">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">                                             </w:t>
@@ -5299,51 +5624,75 @@
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="00904784">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
-      <w:t>DOI (Crossref)</w:t>
+      <w:t>DOI (</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002A7A72">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="227ACB"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>Crossref</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002A7A72">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="227ACB"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="002A7A72" w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidR="002A7A72" w:rsidRPr="002A7A72">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="0040363F" w:rsidRPr="002D7F25">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -6087,50 +6436,51 @@
   <w:num w:numId="3" w16cid:durableId="950279584">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1918592351">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1164512681">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2078284560">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="548497801">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2060666090">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -6764,50 +7114,51 @@
     <w:rsid w:val="00545E9C"/>
     <w:rsid w:val="005462E2"/>
     <w:rsid w:val="00547658"/>
     <w:rsid w:val="0054768C"/>
     <w:rsid w:val="0055343D"/>
     <w:rsid w:val="0055614B"/>
     <w:rsid w:val="0055649A"/>
     <w:rsid w:val="00563102"/>
     <w:rsid w:val="00572013"/>
     <w:rsid w:val="00573257"/>
     <w:rsid w:val="00575F6D"/>
     <w:rsid w:val="005778F7"/>
     <w:rsid w:val="00577A3F"/>
     <w:rsid w:val="005805DF"/>
     <w:rsid w:val="0058279C"/>
     <w:rsid w:val="0058326E"/>
     <w:rsid w:val="005833B8"/>
     <w:rsid w:val="00583A03"/>
     <w:rsid w:val="005841BA"/>
     <w:rsid w:val="00584301"/>
     <w:rsid w:val="0058438F"/>
     <w:rsid w:val="005857EE"/>
     <w:rsid w:val="005877F2"/>
     <w:rsid w:val="00592442"/>
     <w:rsid w:val="0059283B"/>
+    <w:rsid w:val="00592F5F"/>
     <w:rsid w:val="00593E92"/>
     <w:rsid w:val="005949F1"/>
     <w:rsid w:val="00594C35"/>
     <w:rsid w:val="005956F7"/>
     <w:rsid w:val="00595B9C"/>
     <w:rsid w:val="00595CB2"/>
     <w:rsid w:val="00596E02"/>
     <w:rsid w:val="005978C8"/>
     <w:rsid w:val="005A0A0F"/>
     <w:rsid w:val="005A1AD0"/>
     <w:rsid w:val="005A2361"/>
     <w:rsid w:val="005A24ED"/>
     <w:rsid w:val="005A2573"/>
     <w:rsid w:val="005A4783"/>
     <w:rsid w:val="005A6B87"/>
     <w:rsid w:val="005B0825"/>
     <w:rsid w:val="005B09D6"/>
     <w:rsid w:val="005B0A84"/>
     <w:rsid w:val="005B2D16"/>
     <w:rsid w:val="005B4DAF"/>
     <w:rsid w:val="005B56A0"/>
     <w:rsid w:val="005B5788"/>
     <w:rsid w:val="005B60D5"/>
     <w:rsid w:val="005B693A"/>
     <w:rsid w:val="005C11D6"/>
@@ -7079,50 +7430,51 @@
     <w:rsid w:val="0085352C"/>
     <w:rsid w:val="008538D0"/>
     <w:rsid w:val="00853BF4"/>
     <w:rsid w:val="00854ED5"/>
     <w:rsid w:val="0085520C"/>
     <w:rsid w:val="00855965"/>
     <w:rsid w:val="00856356"/>
     <w:rsid w:val="008563F2"/>
     <w:rsid w:val="00856D75"/>
     <w:rsid w:val="00856F28"/>
     <w:rsid w:val="00860671"/>
     <w:rsid w:val="00860F0E"/>
     <w:rsid w:val="008625A6"/>
     <w:rsid w:val="00862CD2"/>
     <w:rsid w:val="0086508B"/>
     <w:rsid w:val="00865FB6"/>
     <w:rsid w:val="00866D5C"/>
     <w:rsid w:val="00866E4F"/>
     <w:rsid w:val="0087156B"/>
     <w:rsid w:val="008724A0"/>
     <w:rsid w:val="00872D7E"/>
     <w:rsid w:val="008754E6"/>
     <w:rsid w:val="0087776F"/>
     <w:rsid w:val="0088233C"/>
     <w:rsid w:val="0088280A"/>
+    <w:rsid w:val="008829DE"/>
     <w:rsid w:val="00883EB7"/>
     <w:rsid w:val="00884999"/>
     <w:rsid w:val="00892C9F"/>
     <w:rsid w:val="00892FBD"/>
     <w:rsid w:val="00893AD8"/>
     <w:rsid w:val="00893D2C"/>
     <w:rsid w:val="00894D11"/>
     <w:rsid w:val="0089523F"/>
     <w:rsid w:val="00895FAE"/>
     <w:rsid w:val="008967E5"/>
     <w:rsid w:val="00897BCF"/>
     <w:rsid w:val="008A07FE"/>
     <w:rsid w:val="008A12AD"/>
     <w:rsid w:val="008A1677"/>
     <w:rsid w:val="008A1D98"/>
     <w:rsid w:val="008A5452"/>
     <w:rsid w:val="008A585A"/>
     <w:rsid w:val="008A6436"/>
     <w:rsid w:val="008A6E5D"/>
     <w:rsid w:val="008B04B3"/>
     <w:rsid w:val="008B060F"/>
     <w:rsid w:val="008B144F"/>
     <w:rsid w:val="008B1A88"/>
     <w:rsid w:val="008B279B"/>
     <w:rsid w:val="008B3B85"/>
@@ -7794,50 +8146,51 @@
     <w:rsid w:val="00EB7CFA"/>
     <w:rsid w:val="00EC20FD"/>
     <w:rsid w:val="00EC2EF8"/>
     <w:rsid w:val="00EC3DAC"/>
     <w:rsid w:val="00EC42FF"/>
     <w:rsid w:val="00EC5A73"/>
     <w:rsid w:val="00EC5CF8"/>
     <w:rsid w:val="00ED0A36"/>
     <w:rsid w:val="00ED3B7C"/>
     <w:rsid w:val="00ED3D0C"/>
     <w:rsid w:val="00ED4AEF"/>
     <w:rsid w:val="00ED527A"/>
     <w:rsid w:val="00ED570E"/>
     <w:rsid w:val="00ED5CFE"/>
     <w:rsid w:val="00ED7907"/>
     <w:rsid w:val="00ED7D8C"/>
     <w:rsid w:val="00EE005A"/>
     <w:rsid w:val="00EE05CF"/>
     <w:rsid w:val="00EE077C"/>
     <w:rsid w:val="00EE0F57"/>
     <w:rsid w:val="00EE10AE"/>
     <w:rsid w:val="00EE2DA2"/>
     <w:rsid w:val="00EE4290"/>
     <w:rsid w:val="00EE540B"/>
     <w:rsid w:val="00EE589E"/>
+    <w:rsid w:val="00EE6604"/>
     <w:rsid w:val="00EE76D0"/>
     <w:rsid w:val="00EE7C89"/>
     <w:rsid w:val="00EE7FB7"/>
     <w:rsid w:val="00EF1185"/>
     <w:rsid w:val="00EF3BB8"/>
     <w:rsid w:val="00EF754D"/>
     <w:rsid w:val="00F027E9"/>
     <w:rsid w:val="00F06C79"/>
     <w:rsid w:val="00F0775E"/>
     <w:rsid w:val="00F10EDB"/>
     <w:rsid w:val="00F141BE"/>
     <w:rsid w:val="00F15BF4"/>
     <w:rsid w:val="00F15F69"/>
     <w:rsid w:val="00F1612D"/>
     <w:rsid w:val="00F173DD"/>
     <w:rsid w:val="00F17544"/>
     <w:rsid w:val="00F21119"/>
     <w:rsid w:val="00F231C0"/>
     <w:rsid w:val="00F25164"/>
     <w:rsid w:val="00F26AEE"/>
     <w:rsid w:val="00F277D3"/>
     <w:rsid w:val="00F30997"/>
     <w:rsid w:val="00F31893"/>
     <w:rsid w:val="00F32896"/>
     <w:rsid w:val="00F33C08"/>
@@ -13873,77 +14226,77 @@
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>A Universal Index for Psychological Factors</b:Title>
     <b:JournalName>Psychologia</b:JournalName>
     <b:Year>1957</b:Year>
     <b:Pages>74-85</b:Pages>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D20A633F-4202-4298-B1EE-A00C503259FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3352</Words>
-  <Characters>19107</Characters>
+  <Words>3355</Words>
+  <Characters>19127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>159</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>gjses.org</vt:lpstr>
       <vt:lpstr>Indonesian Journal of Electrical Engineering and Computer Science</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Global Journal of Sport and Exercise Science (GJSES)</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22415</CharactersWithSpaces>
+  <CharactersWithSpaces>22438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>gjses.org</dc:title>
   <dc:creator>Dr. ALI AL-ZAKHOLI</dc:creator>
   <cp:keywords>applied computing &amp; computer; electrical (power); electronics engineering; instrumentation &amp; control; telecommunication &amp; information technology;</cp:keywords>
   <dc:description>IJEECS Template and Guide of Authors</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>