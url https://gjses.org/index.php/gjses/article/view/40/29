--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -540,83 +540,81 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Okorie, Okechukwu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00551FA8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Iroechemma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0040363F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008F08A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A14324">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00FA0B7C" w:rsidRPr="00A41951">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Amasiatu</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FA0B7C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, Athan Nwanegbo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -675,72 +673,78 @@
       <w:r w:rsidR="00551FA8" w:rsidRPr="00551FA8">
         <w:t>, Rivers State.</w:t>
       </w:r>
       <w:r w:rsidR="00551FA8">
         <w:t xml:space="preserve"> Nigeria</w:t>
       </w:r>
       <w:r w:rsidR="00F26AEE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00551FA8" w:rsidRPr="00D5280E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>iroechemma_okechukwu@uniport.edu.ng</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00551FA8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505824C1" w14:textId="626D1155" w:rsidR="00551FA8" w:rsidRPr="00551FA8" w:rsidRDefault="00551FA8" w:rsidP="00FA0B7C">
+    <w:p w14:paraId="505824C1" w14:textId="2A652C0C" w:rsidR="00551FA8" w:rsidRPr="00551FA8" w:rsidRDefault="00551FA8" w:rsidP="00FA0B7C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00FA0B7C" w:rsidRPr="00FA0B7C">
         <w:t>University of Port Harcourt, Port Harcourt, Rivers State</w:t>
       </w:r>
       <w:r w:rsidRPr="00551FA8">
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13C5B" w:rsidRPr="00B13C5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13C5B">
+        <w:t>Nigeria</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00FA0B7C" w:rsidRPr="00701E15">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>athanasius.amasiatu@uniport.edu.ng</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA0B7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8443CF" w14:textId="51A7DF19" w:rsidR="009E578C" w:rsidRPr="009E578C" w:rsidRDefault="00551FA8" w:rsidP="00FA0B7C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1462,101 +1466,97 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A systematic and consistent practice of psychological techniques designed to help athletes develop the mental skills necessary to enhance performance, increase enjoyment, and promote self-satisfaction in sports and physical activity (Weinberg &amp; Gould, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C26631" w14:textId="77777777" w:rsidR="00442351" w:rsidRPr="00442351" w:rsidRDefault="00442351" w:rsidP="00442351">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">PST involves training athletes in strategies such as goal setting, self-talk, imagery/visualization, relaxation, arousal regulation, concentration, and confidence </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>building.unlike</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> personality traits, which are relatively stable, psychological skills can be learned, practiced, and improved over time to optimize performance (Birrer &amp; Morgan, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D70EDD" w14:textId="77777777" w:rsidR="00442351" w:rsidRPr="00442351" w:rsidRDefault="00442351" w:rsidP="00442351">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">In short, PST equips athletes with the mental tools to manage stress, maintain focus, build motivation, and perform consistently under </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pressure.would</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> you like me to also provide a short section on the components of PST (with citations), so you can use it in your paper?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139F8B5B" w14:textId="77777777" w:rsidR="00442351" w:rsidRPr="00442351" w:rsidRDefault="00442351" w:rsidP="00442351">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -1690,189 +1690,107 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Empirical Evidence on Psychological Skills Training (PST)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3261DF4F" w14:textId="77777777" w:rsidR="00442351" w:rsidRPr="00442351" w:rsidRDefault="00442351" w:rsidP="00442351">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Empirical research across various sports disciplines has consistently demonstrated that Psychological Skills Training (PST) significantly enhances athletic performance, psychological readiness, and emotional stability. Numerous experimental and quasi-experimental studies have shown that athletes who receive structured PST interventions perform better under pressure, maintain higher confidence levels, and display greater focus than those who do not receive such training. For instance, *Thelwell and Greenlees (2003) examined the effects of a six-week PST program involving goal setting, self-talk, and imagery among elite soccer players in England. Their findings revealed substantial improvements in athletes’ concentration, confidence, and performance consistency compared to a control group. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and Greenleaf (2010) found that athletes trained in imagery and arousal regulation techniques exhibited improved self-efficacy and reduced competitive anxiety, leading to enhanced overall performance outcomes. These findings confirm that PST interventions not only sharpen technical execution but also strengthen mental resilience during competitive situations.</w:t>
+        <w:t>Empirical research across various sports disciplines has consistently demonstrated that Psychological Skills Training (PST) significantly enhances athletic performance, psychological readiness, and emotional stability. Numerous experimental and quasi-experimental studies have shown that athletes who receive structured PST interventions perform better under pressure, maintain higher confidence levels, and display greater focus than those who do not receive such training. For instance, *Thelwell and Greenlees (2003) examined the effects of a six-week PST program involving goal setting, self-talk, and imagery among elite soccer players in England. Their findings revealed substantial improvements in athletes’ concentration, confidence, and performance consistency compared to a control group. Similarly,  Vealey and Greenleaf (2010) found that athletes trained in imagery and arousal regulation techniques exhibited improved self-efficacy and reduced competitive anxiety, leading to enhanced overall performance outcomes. These findings confirm that PST interventions not only sharpen technical execution but also strengthen mental resilience during competitive situations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C674151" w14:textId="77777777" w:rsidR="00442351" w:rsidRPr="00442351" w:rsidRDefault="00442351" w:rsidP="00442351">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Further empirical support comes from studies conducted in different cultural contexts, including developing countries. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kizildag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Tiryaki (2012</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> and Tiryaki (2012)  investigated the impact of an eight-week PST intervention among Turkish taekwondo athletes and observed marked improvements in self-confidence, motivation, and concentration levels. In Nigeria,  Omoregie and Ogbeide (2021) explored the influence of psychological skills on performance among university athletes and reported that self-talk, goal setting, and imagery were strong predictors of athletic success. Their study emphasized that athletes who practiced psychological techniques exhibited greater emotional control and consistency in competition. Likewise,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)  investigated</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Adegbesan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the impact of an eight-week PST intervention among Turkish taekwondo athletes and observed marked improvements in self-confidence, motivation, and concentration levels. In </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> that athletes exposed to systematic PST training showed significant reductions in performance anxiety and improved task focus compared to those without such training. Collectively, these empirical studies affirm that the integration of PST into athletic preparation leads to measurable performance gains across diverse sports and contexts.</w:t>
+        <w:t xml:space="preserve"> and Ekpo (2018)  found that athletes exposed to systematic PST training showed significant reductions in performance anxiety and improved task focus compared to those without such training. Collectively, these empirical studies affirm that the integration of PST into athletic preparation leads to measurable performance gains across diverse sports and contexts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD93399" w14:textId="77777777" w:rsidR="00442351" w:rsidRPr="00442351" w:rsidRDefault="00442351" w:rsidP="00442351">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Moreover, longitudinal evidence supports the long-term benefits of PST when integrated into continuous training programs.  Birrer and Morgan (2019) demonstrated that sustained PST application over several months led to durable improvements in concentration, confidence, and emotional regulation among </w:t>
       </w:r>
       <w:r w:rsidRPr="00442351">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
@@ -4150,58 +4068,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B52F0" w:rsidRPr="000E38AE" w:rsidSect="004416FB">
       <w:headerReference w:type="even" r:id="rId19"/>
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1582" w:right="1412" w:bottom="1412" w:left="1582" w:header="1140" w:footer="204" w:gutter="0"/>
       <w:pgNumType w:start="48"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37FD1867" w14:textId="77777777" w:rsidR="003A6640" w:rsidRDefault="003A6640">
+    <w:p w14:paraId="6C9378C6" w14:textId="77777777" w:rsidR="000D0E05" w:rsidRDefault="000D0E05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D756BBC" w14:textId="77777777" w:rsidR="003A6640" w:rsidRDefault="003A6640">
+    <w:p w14:paraId="75818946" w14:textId="77777777" w:rsidR="000D0E05" w:rsidRDefault="000D0E05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4770,58 +4688,58 @@
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="29D1DD03" w14:textId="053659FC" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00097958" w:rsidP="00453F49">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="240"/>
       <w:rPr>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CE39CFF" w14:textId="77777777" w:rsidR="003A6640" w:rsidRDefault="003A6640">
+    <w:p w14:paraId="11B98730" w14:textId="77777777" w:rsidR="000D0E05" w:rsidRDefault="000D0E05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12F24C56" w14:textId="77777777" w:rsidR="003A6640" w:rsidRDefault="003A6640">
+    <w:p w14:paraId="033B62CD" w14:textId="77777777" w:rsidR="000D0E05" w:rsidRDefault="000D0E05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F150106" w14:textId="7CEC18FE" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00050148" w:rsidP="00C07BEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="3405"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -4929,95 +4847,82 @@
   <w:p w14:paraId="60F1A5C5" w14:textId="40CEF402" w:rsidR="00247217" w:rsidRDefault="00247217" w:rsidP="000B3895">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="7938"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>The Global Journal of Sport and Exercise Science (</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="002E0A72" w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>GJSES)</w:t>
     </w:r>
     <w:r w:rsidR="002A7A72" w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000B3895">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">  </w:t>
-[...11 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="002A7A72" w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="002A7A72">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ISSN</w:t>
     </w:r>
     <w:r w:rsidR="00516AC7">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -5867,73 +5772,60 @@
       </w:rPr>
       <w:t>ISSN</w:t>
     </w:r>
     <w:r w:rsidR="00516AC7">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="002017FC">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00516AC7">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">   (</w:t>
-[...11 lines deleted...]
-      <w:t>Online)</w:t>
+      <w:t xml:space="preserve">   (Online)</w:t>
     </w:r>
     <w:r w:rsidR="00516AC7" w:rsidRPr="00904784">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00516AC7" w:rsidRPr="00516AC7">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="227ACB"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3107-037X</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3F3ADD2D" w14:textId="7355F281" w:rsidR="0022306A" w:rsidRPr="002A7A72" w:rsidRDefault="0022306A" w:rsidP="000B3895">
@@ -7412,51 +7304,51 @@
   <w:num w:numId="9" w16cid:durableId="1268467074">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="145053141">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="314186991">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1306202223">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="722093827">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="770080710">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -7537,50 +7429,51 @@
     <w:rsid w:val="00095C3E"/>
     <w:rsid w:val="00096883"/>
     <w:rsid w:val="000973CC"/>
     <w:rsid w:val="00097958"/>
     <w:rsid w:val="00097E2D"/>
     <w:rsid w:val="000A0940"/>
     <w:rsid w:val="000A15DA"/>
     <w:rsid w:val="000A1A82"/>
     <w:rsid w:val="000A3AB7"/>
     <w:rsid w:val="000A592D"/>
     <w:rsid w:val="000A643C"/>
     <w:rsid w:val="000A7ACA"/>
     <w:rsid w:val="000B0641"/>
     <w:rsid w:val="000B1AEE"/>
     <w:rsid w:val="000B3895"/>
     <w:rsid w:val="000B5480"/>
     <w:rsid w:val="000B66B7"/>
     <w:rsid w:val="000B682B"/>
     <w:rsid w:val="000C03DA"/>
     <w:rsid w:val="000C3B22"/>
     <w:rsid w:val="000C4B17"/>
     <w:rsid w:val="000C730A"/>
     <w:rsid w:val="000C7A51"/>
     <w:rsid w:val="000D099B"/>
     <w:rsid w:val="000D0B47"/>
+    <w:rsid w:val="000D0E05"/>
     <w:rsid w:val="000D195A"/>
     <w:rsid w:val="000D3712"/>
     <w:rsid w:val="000D4E21"/>
     <w:rsid w:val="000D50C8"/>
     <w:rsid w:val="000D6591"/>
     <w:rsid w:val="000D67F7"/>
     <w:rsid w:val="000D6BC3"/>
     <w:rsid w:val="000E0AE1"/>
     <w:rsid w:val="000E0C84"/>
     <w:rsid w:val="000E0CE9"/>
     <w:rsid w:val="000E0E3C"/>
     <w:rsid w:val="000E1C9D"/>
     <w:rsid w:val="000E28E0"/>
     <w:rsid w:val="000E2A5F"/>
     <w:rsid w:val="000E38AE"/>
     <w:rsid w:val="000E46C5"/>
     <w:rsid w:val="000E46CF"/>
     <w:rsid w:val="000E4FD6"/>
     <w:rsid w:val="000E66EF"/>
     <w:rsid w:val="000E708C"/>
     <w:rsid w:val="000E7949"/>
     <w:rsid w:val="000F0547"/>
     <w:rsid w:val="000F279B"/>
     <w:rsid w:val="000F29E1"/>
     <w:rsid w:val="000F2C3F"/>
@@ -8192,50 +8085,51 @@
     <w:rsid w:val="00655972"/>
     <w:rsid w:val="00655C14"/>
     <w:rsid w:val="006561CD"/>
     <w:rsid w:val="00656420"/>
     <w:rsid w:val="0065699B"/>
     <w:rsid w:val="00656AAA"/>
     <w:rsid w:val="00662070"/>
     <w:rsid w:val="0066237A"/>
     <w:rsid w:val="006628A9"/>
     <w:rsid w:val="0066416E"/>
     <w:rsid w:val="00665A9F"/>
     <w:rsid w:val="00665B37"/>
     <w:rsid w:val="00665DA0"/>
     <w:rsid w:val="006719D8"/>
     <w:rsid w:val="0067364F"/>
     <w:rsid w:val="00675D81"/>
     <w:rsid w:val="00676455"/>
     <w:rsid w:val="00676EB9"/>
     <w:rsid w:val="00677E6B"/>
     <w:rsid w:val="00682510"/>
     <w:rsid w:val="00682661"/>
     <w:rsid w:val="00682B00"/>
     <w:rsid w:val="00685AA5"/>
     <w:rsid w:val="00685FB4"/>
     <w:rsid w:val="006863DA"/>
+    <w:rsid w:val="00687B44"/>
     <w:rsid w:val="00687CA7"/>
     <w:rsid w:val="00687CBE"/>
     <w:rsid w:val="00687D3A"/>
     <w:rsid w:val="006925E2"/>
     <w:rsid w:val="006928EA"/>
     <w:rsid w:val="00694869"/>
     <w:rsid w:val="006948CD"/>
     <w:rsid w:val="00696B60"/>
     <w:rsid w:val="006A0231"/>
     <w:rsid w:val="006A090C"/>
     <w:rsid w:val="006A1384"/>
     <w:rsid w:val="006A34DA"/>
     <w:rsid w:val="006A5407"/>
     <w:rsid w:val="006A54C1"/>
     <w:rsid w:val="006A6246"/>
     <w:rsid w:val="006A6AEE"/>
     <w:rsid w:val="006A6B63"/>
     <w:rsid w:val="006B027E"/>
     <w:rsid w:val="006B0965"/>
     <w:rsid w:val="006B6754"/>
     <w:rsid w:val="006B71FD"/>
     <w:rsid w:val="006B7FDF"/>
     <w:rsid w:val="006C0661"/>
     <w:rsid w:val="006C0AE1"/>
     <w:rsid w:val="006C0E3B"/>
@@ -8681,50 +8575,51 @@
     <w:rsid w:val="00AC077B"/>
     <w:rsid w:val="00AC0C82"/>
     <w:rsid w:val="00AC1F08"/>
     <w:rsid w:val="00AC374E"/>
     <w:rsid w:val="00AC60ED"/>
     <w:rsid w:val="00AD2373"/>
     <w:rsid w:val="00AD4DF3"/>
     <w:rsid w:val="00AD564C"/>
     <w:rsid w:val="00AD5713"/>
     <w:rsid w:val="00AD5DF4"/>
     <w:rsid w:val="00AD7639"/>
     <w:rsid w:val="00AE2820"/>
     <w:rsid w:val="00AE3182"/>
     <w:rsid w:val="00AE43A3"/>
     <w:rsid w:val="00AF095A"/>
     <w:rsid w:val="00AF1119"/>
     <w:rsid w:val="00AF59C3"/>
     <w:rsid w:val="00B011BB"/>
     <w:rsid w:val="00B012F2"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04312"/>
     <w:rsid w:val="00B0539A"/>
     <w:rsid w:val="00B06669"/>
     <w:rsid w:val="00B06F09"/>
     <w:rsid w:val="00B07DF0"/>
+    <w:rsid w:val="00B13C5B"/>
     <w:rsid w:val="00B14782"/>
     <w:rsid w:val="00B14B32"/>
     <w:rsid w:val="00B14BA4"/>
     <w:rsid w:val="00B14C9C"/>
     <w:rsid w:val="00B14CD3"/>
     <w:rsid w:val="00B14E05"/>
     <w:rsid w:val="00B162E1"/>
     <w:rsid w:val="00B17156"/>
     <w:rsid w:val="00B17A29"/>
     <w:rsid w:val="00B17D85"/>
     <w:rsid w:val="00B2024C"/>
     <w:rsid w:val="00B21966"/>
     <w:rsid w:val="00B22FFF"/>
     <w:rsid w:val="00B2363C"/>
     <w:rsid w:val="00B23AF9"/>
     <w:rsid w:val="00B252F9"/>
     <w:rsid w:val="00B25977"/>
     <w:rsid w:val="00B271D8"/>
     <w:rsid w:val="00B27C45"/>
     <w:rsid w:val="00B313EB"/>
     <w:rsid w:val="00B3198A"/>
     <w:rsid w:val="00B34812"/>
     <w:rsid w:val="00B357AE"/>
     <w:rsid w:val="00B37E57"/>
     <w:rsid w:val="00B42FA5"/>
@@ -15207,78 +15102,78 @@
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>A Universal Index for Psychological Factors</b:Title>
     <b:JournalName>Psychologia</b:JournalName>
     <b:Year>1957</b:Year>
     <b:Pages>74-85</b:Pages>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D20A633F-4202-4298-B1EE-A00C503259FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>30563</Characters>
+  <Pages>1</Pages>
+  <Words>5362</Words>
+  <Characters>30570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>254</Lines>
   <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>gjses.org</vt:lpstr>
       <vt:lpstr>Indonesian Journal of Electrical Engineering and Computer Science</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Global Journal of Sport and Exercise Science (GJSES)</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35853</CharactersWithSpaces>
+  <CharactersWithSpaces>35861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>gjses.org</dc:title>
   <dc:creator>Dr. ALI AL-ZAKHOLI</dc:creator>
   <cp:keywords>applied computing &amp; computer; electrical (power); electronics engineering; instrumentation &amp; control; telecommunication &amp; information technology;</cp:keywords>
   <dc:description>IJEECS Template and Guide of Authors</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>